--- v0 (2025-12-07)
+++ v1 (2026-07-07)
@@ -285,422 +285,430 @@
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A55CA45" w14:textId="77777777" w:rsidR="004C24A2" w:rsidRDefault="004C24A2" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="083D9A67" w14:textId="77777777" w:rsidR="004C24A2" w:rsidRDefault="00495C82" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>29/08/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C2F6B" w14:paraId="3FE1786E" w14:textId="77777777" w:rsidTr="00293516">
+      <w:tr w:rsidR="008C2F6B" w14:paraId="3FE1786E" w14:textId="77777777" w:rsidTr="00AB7BE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A3B8A18" w14:textId="77777777" w:rsidR="008C2F6B" w:rsidRDefault="008C2F6B" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Cr Paul Poliwka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="592DAE68" w14:textId="77777777" w:rsidR="008C2F6B" w:rsidRDefault="008C2F6B" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4888B701" w14:textId="77777777" w:rsidR="008C2F6B" w:rsidRDefault="00A806D2" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>31/08/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E63" w14:paraId="6B3CAF92" w14:textId="77777777" w:rsidTr="00293516">
+      <w:tr w:rsidR="00152E63" w14:paraId="6B3CAF92" w14:textId="77777777" w:rsidTr="00AB7BE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D7CB99"/>
           </w:tcPr>
           <w:p w14:paraId="47D5F059" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="0047507B" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cr </w:t>
             </w:r>
             <w:r w:rsidR="004C24A2">
               <w:t>Steven Ostaszewskyj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75725EBF" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="00152E63" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FA9AC1D" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="008C2F6B" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>03/07/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E63" w14:paraId="59A194C2" w14:textId="77777777" w:rsidTr="008C2F6B">
-[...43 lines deleted...]
-      <w:tr w:rsidR="00152E63" w14:paraId="4DAD4BDF" w14:textId="77777777" w:rsidTr="00293516">
+      <w:tr w:rsidR="00152E63" w14:paraId="59A194C2" w14:textId="77777777" w:rsidTr="00AB7BE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26D4B2CA" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="0047507B" w:rsidP="009F1081">
+          <w:p w14:paraId="1228687B" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="0047507B" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cr </w:t>
             </w:r>
             <w:r w:rsidR="004C24A2">
-              <w:t>Giorgia Johnson</w:t>
+              <w:t>Michelle Sutherland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48DBC0D4" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="00152E63" w:rsidP="009F1081">
+          <w:p w14:paraId="333CF4A7" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="00152E63" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31816FDD" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="00352B05" w:rsidP="009F1081">
-[...5 lines deleted...]
-              <w:t>24/08/2023</w:t>
+          <w:p w14:paraId="44826676" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="00A806D2" w:rsidP="009F1081">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27/08/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047507B" w14:paraId="7A50ED82" w14:textId="77777777" w:rsidTr="00293516">
+      <w:tr w:rsidR="00152E63" w14:paraId="4DAD4BDF" w14:textId="77777777" w:rsidTr="00AB7BE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7CB99"/>
           </w:tcPr>
-          <w:p w14:paraId="0C449B02" w14:textId="77777777" w:rsidR="0047507B" w:rsidRDefault="00EB56E8" w:rsidP="009F1081">
+          <w:p w14:paraId="26D4B2CA" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="0047507B" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cr </w:t>
             </w:r>
             <w:r w:rsidR="004C24A2">
-              <w:t>Dylan O’Connor</w:t>
+              <w:t>Giorgia Johnson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EFB4BE8" w14:textId="77777777" w:rsidR="0047507B" w:rsidRDefault="0047507B" w:rsidP="009F1081">
+          <w:p w14:paraId="48DBC0D4" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="00152E63" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="499BD541" w14:textId="77777777" w:rsidR="0047507B" w:rsidRDefault="008C2F6B" w:rsidP="009F1081">
-[...5 lines deleted...]
-              <w:t>22/06/2023</w:t>
+          <w:p w14:paraId="31816FDD" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="00352B05" w:rsidP="009F1081">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24/08/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047507B" w14:paraId="712AFD86" w14:textId="77777777" w:rsidTr="00293516">
+      <w:tr w:rsidR="0047507B" w14:paraId="7A50ED82" w14:textId="77777777" w:rsidTr="00293516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7CB99"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB49EB3" w14:textId="77777777" w:rsidR="0047507B" w:rsidRDefault="00EB56E8" w:rsidP="009F1081">
+          <w:p w14:paraId="0C449B02" w14:textId="77777777" w:rsidR="0047507B" w:rsidRDefault="00EB56E8" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cr </w:t>
             </w:r>
             <w:r w:rsidR="004C24A2">
-              <w:t>Margaret Thomas</w:t>
+              <w:t>Dylan O’Connor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6538DFEA" w14:textId="77777777" w:rsidR="0047507B" w:rsidRDefault="0047507B" w:rsidP="009F1081">
+          <w:p w14:paraId="3EFB4BE8" w14:textId="77777777" w:rsidR="0047507B" w:rsidRDefault="0047507B" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F2F843" w14:textId="77777777" w:rsidR="0047507B" w:rsidRDefault="00352B05" w:rsidP="009F1081">
-[...5 lines deleted...]
-              <w:t>21/08/2023</w:t>
+          <w:p w14:paraId="499BD541" w14:textId="77777777" w:rsidR="0047507B" w:rsidRDefault="008C2F6B" w:rsidP="009F1081">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22/06/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E63" w14:paraId="33F1D6E5" w14:textId="77777777" w:rsidTr="00293516">
-[...88 lines deleted...]
-      <w:tr w:rsidR="0069044E" w14:paraId="34144FF4" w14:textId="77777777" w:rsidTr="00293516">
+      <w:tr w:rsidR="0047507B" w14:paraId="712AFD86" w14:textId="77777777" w:rsidTr="00293516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7CB99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB49EB3" w14:textId="77777777" w:rsidR="0047507B" w:rsidRDefault="00EB56E8" w:rsidP="009F1081">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Cr </w:t>
+            </w:r>
+            <w:r w:rsidR="004C24A2">
+              <w:t>Margaret Thomas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6538DFEA" w14:textId="77777777" w:rsidR="0047507B" w:rsidRDefault="0047507B" w:rsidP="009F1081">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F2F843" w14:textId="77777777" w:rsidR="0047507B" w:rsidRDefault="00352B05" w:rsidP="009F1081">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21/08/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152E63" w14:paraId="33F1D6E5" w14:textId="77777777" w:rsidTr="00AB7BE7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7CB99"/>
+          </w:tcPr>
+          <w:p w14:paraId="194D000F" w14:textId="77777777" w:rsidR="00152E63" w:rsidRPr="00EB56E8" w:rsidRDefault="00EB56E8" w:rsidP="009F1081">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Cr Janet </w:t>
+            </w:r>
+            <w:r w:rsidR="004C24A2">
+              <w:t>Sewell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A07F506" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="00152E63" w:rsidP="009F1081">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4FBC26" w14:textId="77777777" w:rsidR="00152E63" w:rsidRDefault="00A806D2" w:rsidP="009F1081">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>31/08/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A2FC2" w14:paraId="536055DD" w14:textId="77777777" w:rsidTr="00AB7BE7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7CB99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCDE7E8" w14:textId="77777777" w:rsidR="001A2FC2" w:rsidRDefault="001A2FC2" w:rsidP="009F1081">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Cr </w:t>
+            </w:r>
+            <w:r w:rsidR="004C24A2">
+              <w:t>John Daw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79468B84" w14:textId="77777777" w:rsidR="001A2FC2" w:rsidRDefault="001A2FC2" w:rsidP="009F1081">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="226337CC" w14:textId="77777777" w:rsidR="001A2FC2" w:rsidRDefault="008C2F6B" w:rsidP="009F1081">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14/07/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0069044E" w14:paraId="34144FF4" w14:textId="77777777" w:rsidTr="00AB7BE7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7CB99"/>
           </w:tcPr>
           <w:p w14:paraId="31CAE770" w14:textId="77777777" w:rsidR="0069044E" w:rsidRDefault="0069044E" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Cr Doug Jeans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="501D7998" w14:textId="77777777" w:rsidR="0069044E" w:rsidRDefault="0069044E" w:rsidP="009F1081">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
@@ -1203,58 +1211,58 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A4CFE32" w14:textId="77777777" w:rsidR="00293516" w:rsidRDefault="00293516" w:rsidP="00293516">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00293516" w:rsidSect="00EF19E3">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="1134" w:left="1332" w:header="425" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FFE653C" w14:textId="77777777" w:rsidR="00D7102C" w:rsidRDefault="00D7102C" w:rsidP="00615BBA">
+    <w:p w14:paraId="2E49A248" w14:textId="77777777" w:rsidR="00A35092" w:rsidRDefault="00A35092" w:rsidP="00615BBA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A554681" w14:textId="77777777" w:rsidR="00D7102C" w:rsidRDefault="00D7102C" w:rsidP="00615BBA">
+    <w:p w14:paraId="0673FC2D" w14:textId="77777777" w:rsidR="00A35092" w:rsidRDefault="00A35092" w:rsidP="00615BBA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -1306,58 +1314,58 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22D4F0A1" w14:textId="77777777" w:rsidR="00E10ECE" w:rsidRPr="008C2F6B" w:rsidRDefault="008C2F6B" w:rsidP="00E10ECE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>D2022/14226</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FCD9F44" w14:textId="77777777" w:rsidR="00D7102C" w:rsidRDefault="00D7102C" w:rsidP="00615BBA">
+    <w:p w14:paraId="3D58CA60" w14:textId="77777777" w:rsidR="00A35092" w:rsidRDefault="00A35092" w:rsidP="00615BBA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75B18096" w14:textId="77777777" w:rsidR="00D7102C" w:rsidRDefault="00D7102C" w:rsidP="00615BBA">
+    <w:p w14:paraId="6EDBAC7C" w14:textId="77777777" w:rsidR="00A35092" w:rsidRDefault="00A35092" w:rsidP="00615BBA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="18A25192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -2185,81 +2193,82 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1398241703">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1345090362">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1439519248">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="768697200">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1974171560">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="651905400">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:val="bestFit" w:percent="198"/>
+  <w:zoom w:val="bestFit" w:percent="201"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00152E63"/>
     <w:rsid w:val="0000672B"/>
     <w:rsid w:val="00011D81"/>
     <w:rsid w:val="00083283"/>
+    <w:rsid w:val="000966A0"/>
     <w:rsid w:val="000B7399"/>
     <w:rsid w:val="000D32D2"/>
     <w:rsid w:val="000D3355"/>
     <w:rsid w:val="001145EE"/>
     <w:rsid w:val="00152E63"/>
     <w:rsid w:val="0017381F"/>
     <w:rsid w:val="00180EDE"/>
     <w:rsid w:val="00184472"/>
     <w:rsid w:val="001919DE"/>
     <w:rsid w:val="001A204D"/>
     <w:rsid w:val="001A2FC2"/>
     <w:rsid w:val="001B2A05"/>
     <w:rsid w:val="002614A1"/>
     <w:rsid w:val="00264EE9"/>
     <w:rsid w:val="00293516"/>
     <w:rsid w:val="002A5B1F"/>
     <w:rsid w:val="00347A2D"/>
     <w:rsid w:val="00352B05"/>
     <w:rsid w:val="003536AE"/>
     <w:rsid w:val="00355BC7"/>
     <w:rsid w:val="0037627F"/>
     <w:rsid w:val="00385446"/>
     <w:rsid w:val="003878C6"/>
     <w:rsid w:val="003D64F5"/>
     <w:rsid w:val="003E6897"/>
@@ -2279,55 +2288,57 @@
     <w:rsid w:val="00615BBA"/>
     <w:rsid w:val="00620F89"/>
     <w:rsid w:val="00654504"/>
     <w:rsid w:val="0069044E"/>
     <w:rsid w:val="006A32E9"/>
     <w:rsid w:val="007831A5"/>
     <w:rsid w:val="007B6004"/>
     <w:rsid w:val="007C620E"/>
     <w:rsid w:val="007E667C"/>
     <w:rsid w:val="007E6F1E"/>
     <w:rsid w:val="00851BE7"/>
     <w:rsid w:val="008A3706"/>
     <w:rsid w:val="008B4DC4"/>
     <w:rsid w:val="008B7CD6"/>
     <w:rsid w:val="008C2F6B"/>
     <w:rsid w:val="009117A3"/>
     <w:rsid w:val="00935655"/>
     <w:rsid w:val="00961CBC"/>
     <w:rsid w:val="009A404E"/>
     <w:rsid w:val="009B6858"/>
     <w:rsid w:val="009F1081"/>
     <w:rsid w:val="009F7B8F"/>
     <w:rsid w:val="00A13496"/>
     <w:rsid w:val="00A16305"/>
     <w:rsid w:val="00A16568"/>
+    <w:rsid w:val="00A35092"/>
     <w:rsid w:val="00A52E08"/>
     <w:rsid w:val="00A806D2"/>
     <w:rsid w:val="00A9373A"/>
     <w:rsid w:val="00AA0ED3"/>
     <w:rsid w:val="00AB2899"/>
+    <w:rsid w:val="00AB7BE7"/>
     <w:rsid w:val="00AC1A42"/>
     <w:rsid w:val="00AC204D"/>
     <w:rsid w:val="00AE7D4D"/>
     <w:rsid w:val="00AF05FA"/>
     <w:rsid w:val="00B536C9"/>
     <w:rsid w:val="00B567B6"/>
     <w:rsid w:val="00BB0C1B"/>
     <w:rsid w:val="00BC779E"/>
     <w:rsid w:val="00BF5913"/>
     <w:rsid w:val="00CB0E7C"/>
     <w:rsid w:val="00CD4612"/>
     <w:rsid w:val="00CD4A9C"/>
     <w:rsid w:val="00CE0CCB"/>
     <w:rsid w:val="00D00A90"/>
     <w:rsid w:val="00D154F5"/>
     <w:rsid w:val="00D31047"/>
     <w:rsid w:val="00D33081"/>
     <w:rsid w:val="00D65ACB"/>
     <w:rsid w:val="00D7102C"/>
     <w:rsid w:val="00D767E5"/>
     <w:rsid w:val="00D827EA"/>
     <w:rsid w:val="00DA67BA"/>
     <w:rsid w:val="00DB7F06"/>
     <w:rsid w:val="00DD1587"/>
     <w:rsid w:val="00DE56E8"/>
@@ -2346,53 +2357,53 @@
     <w:rsid w:val="00EF3B50"/>
     <w:rsid w:val="00F30506"/>
     <w:rsid w:val="00F37F14"/>
     <w:rsid w:val="00F63C98"/>
     <w:rsid w:val="00F6749A"/>
     <w:rsid w:val="00F67B9B"/>
     <w:rsid w:val="00F929E7"/>
     <w:rsid w:val="00FF2114"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="701FC0C0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A9FC8A3E-59A1-4FED-ADDA-512C02A3B6D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -3611,70 +3622,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85A6E659-07F0-4F7A-96B2-25AA8EB17828}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>146</Words>
-  <Characters>833</Characters>
+  <Words>141</Words>
+  <Characters>838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>83</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Eastern Metropolitan Regional Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>978</CharactersWithSpaces>
+  <CharactersWithSpaces>922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Izabella Krzysko</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>